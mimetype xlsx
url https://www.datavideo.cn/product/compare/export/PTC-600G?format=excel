--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -336,51 +336,51 @@
     <t>深蓝色/白色</t>
   </si>
   <si>
     <t>尺寸</t>
   </si>
   <si>
     <t>187(W) x 253(H)  x 233(D) 毫米</t>
   </si>
   <si>
     <t>重量</t>
   </si>
   <si>
     <t>3.0 公斤</t>
   </si>
   <si>
     <t>操作温度</t>
   </si>
   <si>
     <t>0~40 °C</t>
   </si>
   <si>
     <t>电源</t>
   </si>
   <si>
     <t>PTC-600: 12V 5A (28.8W)
-PTC-600 (12G-SDI): 12V 5A (37.4W)</t>
+PTC-600G: 12V 5A (37.4W)</t>
   </si>
   <si>
     <t>包装明细</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>