--- v0 (2026-05-24)
+++ v1 (2026-10-11)
@@ -39,51 +39,51 @@
     <t>HS-4000</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>4K 12通道便携式移动演播室</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>https://www.datavideo.cn/product/HS-4000</t>
   </si>
   <si>
     <t>视频系统</t>
   </si>
   <si>
     <t>4K 或 高清</t>
   </si>
   <si>
     <t>视频格式</t>
   </si>
   <si>
     <t>输入
-3840x2160p：60/59.94/50/30/29.97/25
+3840x2160p：60/59.94/50/30/29.97/25/24
 1080p：60/59.94/50/30/29.97/25
 1080i：60/59.94/50
 输出
 3840x2160p：60/59.94/50/30/29.97/25
 1080p：60/59.94/50/30/29.97/25
 1080i：60/59.94/50
 延迟
 50-60 Hz：1 帧延迟 (PIP 输出则为 2 帧延迟)
 25-30 Hz：2 帧延迟 (PIP 输出则为 3 帧延迟)</t>
   </si>
   <si>
     <t>输入设置（XPT）</t>
   </si>
   <si>
     <t>支持</t>
   </si>
   <si>
     <t>视频输入</t>
   </si>
   <si>
     <t xml:space="preserve">共支持 12 组实时视频输入 
 8 组 12G-SDI
 4 组 HDMI
 </t>
   </si>